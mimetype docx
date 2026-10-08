--- v0 (2026-02-04)
+++ v1 (2026-10-08)
@@ -5,85 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CE6CD3" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553E9A" w14:textId="77777777">
+    <w:p w14:paraId="22553E9A" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00CE6CD3" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="76"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE6CD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="76"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Limehurst</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="0027038D" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00A74154" w14:paraId="22553E9C" w14:textId="77777777">
+        <w:t>Limehurst Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553E9B" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="0027038D" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9"/>
+    <w:p w14:paraId="22553E9C" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="0027038D" w:rsidRDefault="00A74154" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87F5B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22553FE6" wp14:editId="22553FE7">
             <wp:extent cx="3419475" cy="3819525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\Admin\Desktop\My Documents\LETTERS\LETTER HEADS\LOGOS\LimehurstlogoNo1.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Admin\Desktop\My Documents\LETTERS\LETTER HEADS\LOGOS\LimehurstlogoNo1.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -97,52 +86,52 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3419475" cy="3819525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553E9D" w14:textId="77777777"/>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00A74154" w14:paraId="22553E9E" w14:textId="77777777">
+    <w:p w14:paraId="22553E9D" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9"/>
+    <w:p w14:paraId="22553E9E" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00A74154" w:rsidP="00D24EE9">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22553FE8" wp14:editId="69BD9D75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>278765</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6115050" cy="2581275"/>
                 <wp:effectExtent l="19050" t="19050" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -152,479 +141,479 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6115050" cy="2581275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="70AD47">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="38100" cmpd="thinThick">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="0064745B" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF0" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF0" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="0064745B" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:pStyle w:val="Title1"/>
                               <w:rPr>
                                 <w:sz w:val="10"/>
                                 <w:szCs w:val="10"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF1" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF1" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:pStyle w:val="3Policytitle"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF2" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF2" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:pStyle w:val="3Policytitle"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:t>Complaints Policy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF3" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF3" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:sz w:val="10"/>
                                 <w:szCs w:val="10"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF4" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF4" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF5" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF5" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF6" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF6" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF7" w14:textId="77777777">
+                          <w:p w14:paraId="22553FF7" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="4"/>
                                 <w:szCs w:val="4"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF8" w14:textId="6423480B">
+                          <w:p w14:paraId="22553FF8" w14:textId="6423480B" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Approved by: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Governors</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FF9" w14:textId="2E583099">
+                          <w:p w14:paraId="22553FF9" w14:textId="5E63D51A" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Last Reviewed: </w:t>
                             </w:r>
                             <w:r w:rsidR="001A6392">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>September</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="007D739F">
+                            <w:r w:rsidR="0002563E">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553FFA" w14:textId="09A5424E">
+                          <w:p w14:paraId="22553FFA" w14:textId="284FC083" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Next Review: </w:t>
                             </w:r>
                             <w:r w:rsidR="001A6392">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>September</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D24EE9">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="007D739F">
+                            <w:r w:rsidR="0002563E">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict w14:anchorId="7B136898">
-              <v:rect id="Rectangle 3" style="position:absolute;margin-left:21.95pt;margin-top:12.2pt;width:481.5pt;height:203.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="#e2f0d9" strokeweight="3pt" w14:anchorId="22553FE8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs0F/4OwIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySl3Zao6apqWYS0&#10;LEi7fIDjOI21vjF2my5fz9hJuwXeEC/RXDxnztyyuj1pRY4CvLSmosUkp0QYbhtp9hX9/nT3bkmJ&#10;D8w0TFkjKvoiPL1dv32z6l0pprazqhFAEMT4sncV7UJwZZZ53gnN/MQ6YdDZWtAsoAr7rAHWI7pW&#10;2TTPb7LeQuPAcuE9WneDk64TftsKHr62rReBqIoit5C+kL51/GbrFSv3wFwn+UiD/QMLzaTBpBeo&#10;HQuMHED+BaUlB+ttGybc6sy2reQi1YDVFPkf1Tx2zIlUCzbHu0ub/P+D5Q/HR/cNInXv7i1/9sTY&#10;bcfMXmwAbN8J1mC6IjYq650vLwFR8RhK6v6LbXC07BBs6sGpBR0BsTpySq1+ubRanALhaLwpink+&#10;x4lw9E3ny2K6mKccrDyHO/Dhk7CaRKGigLNM8Ox470Okw8rzk0TfKtncSaWSAvt6q4AcGc59kW92&#10;s0WKVQeNZAczrk8+LgCacU0G8/JsRnw/wKRc/hpfGdJX9P2yQATCtWsqGjppnnCLnlOi316PMAN+&#10;hB/yxgTXoFoGvAUldUUTiZFcHMFH06RNDUyqQcZgZcaZxDHEjfdlONUnfBjF2jYvOB2ww87jjaLQ&#10;WfhJSY/7XlH/48BAUKI+G5zwh2I2iweSlNl8MUUFrj31tYcZjlBYNCWDuA3DUR0cyH2HmYrUBmM3&#10;uBWtTPN6ZTXyxp1OrR3vLx7NtZ5evf4l1r8AAAD//wMAUEsDBBQABgAIAAAAIQCYESwy3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4s4tIqKUsjTHpQePBVpOmt4UdgcjO&#10;EnZpsb/e4aTHmefN+5FvJtuJEw6+daTgfhGBQKqcaalW8PmxvXsE4YMmoztHqOAHPWyK66tcZ8ad&#10;aYenfagFm5DPtIImhD6T0lcNWu0Xrkdi9uUGqwOfQy3NoM9sbjsZR1EqrW6JExrd43OD1fd+tAqW&#10;6bFfHi/x6+UllG77fhjf0oBK3d5MT2sQAafwJ4a5PleHgjuVbiTjRacgeVixUkGcJCBmzmn8KWcS&#10;rUAWufw/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArNBf+DsCAABtBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmBEsMt4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;">
+            <w:pict>
+              <v:rect w14:anchorId="22553FE8" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.95pt;margin-top:12.2pt;width:481.5pt;height:203.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs0F/4OwIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySl3Zao6apqWYS0&#10;LEi7fIDjOI21vjF2my5fz9hJuwXeEC/RXDxnztyyuj1pRY4CvLSmosUkp0QYbhtp9hX9/nT3bkmJ&#10;D8w0TFkjKvoiPL1dv32z6l0pprazqhFAEMT4sncV7UJwZZZ53gnN/MQ6YdDZWtAsoAr7rAHWI7pW&#10;2TTPb7LeQuPAcuE9WneDk64TftsKHr62rReBqIoit5C+kL51/GbrFSv3wFwn+UiD/QMLzaTBpBeo&#10;HQuMHED+BaUlB+ttGybc6sy2reQi1YDVFPkf1Tx2zIlUCzbHu0ub/P+D5Q/HR/cNInXv7i1/9sTY&#10;bcfMXmwAbN8J1mC6IjYq650vLwFR8RhK6v6LbXC07BBs6sGpBR0BsTpySq1+ubRanALhaLwpink+&#10;x4lw9E3ny2K6mKccrDyHO/Dhk7CaRKGigLNM8Ox470Okw8rzk0TfKtncSaWSAvt6q4AcGc59kW92&#10;s0WKVQeNZAczrk8+LgCacU0G8/JsRnw/wKRc/hpfGdJX9P2yQATCtWsqGjppnnCLnlOi316PMAN+&#10;hB/yxgTXoFoGvAUldUUTiZFcHMFH06RNDUyqQcZgZcaZxDHEjfdlONUnfBjF2jYvOB2ww87jjaLQ&#10;WfhJSY/7XlH/48BAUKI+G5zwh2I2iweSlNl8MUUFrj31tYcZjlBYNCWDuA3DUR0cyH2HmYrUBmM3&#10;uBWtTPN6ZTXyxp1OrR3vLx7NtZ5evf4l1r8AAAD//wMAUEsDBBQABgAIAAAAIQCYESwy3gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4s4tIqKUsjTHpQePBVpOmt4UdgcjO&#10;EnZpsb/e4aTHmefN+5FvJtuJEw6+daTgfhGBQKqcaalW8PmxvXsE4YMmoztHqOAHPWyK66tcZ8ad&#10;aYenfagFm5DPtIImhD6T0lcNWu0Xrkdi9uUGqwOfQy3NoM9sbjsZR1EqrW6JExrd43OD1fd+tAqW&#10;6bFfHi/x6+UllG77fhjf0oBK3d5MT2sQAafwJ4a5PleHgjuVbiTjRacgeVixUkGcJCBmzmn8KWcS&#10;rUAWufw/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArNBf+DsCAABtBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmBEsMt4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="#e2f0d9" strokeweight="3pt">
                 <v:stroke linestyle="thinThick"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="0064745B" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="672A6659" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF0" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="0064745B" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:pStyle w:val="Title1"/>
                         <w:rPr>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="0A37501D" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF1" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:pStyle w:val="3Policytitle"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="1207E3A4" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF2" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:pStyle w:val="3Policytitle"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:t>Complaints Policy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="5DAB6C7B" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF3" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="02EB378F" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF4" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="6A05A809" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF5" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="5A39BBE3" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF6" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="41C8F396" w14:textId="77777777">
+                    <w:p w14:paraId="22553FF7" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="4"/>
                           <w:szCs w:val="4"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="13C5C23E" w14:textId="6423480B">
+                    <w:p w14:paraId="22553FF8" w14:textId="6423480B" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Approved by: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Governors</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="56410A35" w14:textId="2E583099">
+                    <w:p w14:paraId="22553FF9" w14:textId="5E63D51A" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Last Reviewed: </w:t>
                       </w:r>
                       <w:r w:rsidR="001A6392">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>September</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="007D739F">
+                      <w:r w:rsidR="0002563E">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="696E7738" w14:textId="09A5424E">
+                    <w:p w14:paraId="22553FFA" w14:textId="284FC083" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Next Review: </w:t>
                       </w:r>
                       <w:r w:rsidR="001A6392">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>September</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D24EE9">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="007D739F">
+                      <w:r w:rsidR="0002563E">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553E9F" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D63D26" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553EA2" w14:textId="77777777">
+    <w:p w14:paraId="22553E9F" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9"/>
+    <w:p w14:paraId="22553EA0" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9"/>
+    <w:p w14:paraId="22553EA1" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9"/>
+    <w:p w14:paraId="22553EA2" w14:textId="77777777" w:rsidR="00D63D26" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EA3" w14:textId="77777777">
+    <w:p w14:paraId="22553EA3" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EA4" w14:textId="77777777">
+    <w:p w14:paraId="22553EA4" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="000F5272" w:rsidP="000F5272" w:rsidRDefault="000F5272" w14:paraId="22553EA5" w14:textId="77777777">
+    <w:p w14:paraId="22553EA5" w14:textId="77777777" w:rsidR="000F5272" w:rsidRPr="00B5071E" w:rsidRDefault="000F5272" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5272" w:rsidP="000F5272" w:rsidRDefault="000F5272" w14:paraId="22553EA6" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000F5272" w:rsidP="000F5272" w:rsidRDefault="000F5272" w14:paraId="22553EA7" w14:textId="77777777">
+    <w:p w14:paraId="22553EA6" w14:textId="77777777" w:rsidR="000F5272" w:rsidRDefault="000F5272" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EA7" w14:textId="77777777" w:rsidR="000F5272" w:rsidRPr="00D24EE9" w:rsidRDefault="000F5272" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>From 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
@@ -633,6022 +622,5922 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 2003 Governing Bodies of all maintained schools and maintained nursery schools in </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="00D24EE9">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>England</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are required, under section 29 of the Education Act 2002, to have in place a procedure to deal with complaints relating to the school and to any </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>communities’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> facilities or service that the school provides.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000F5272" w:rsidP="000F5272" w:rsidRDefault="000F5272" w14:paraId="22553EA8" w14:textId="77777777">
+    <w:p w14:paraId="22553EA8" w14:textId="77777777" w:rsidR="000F5272" w:rsidRPr="00D24EE9" w:rsidRDefault="000F5272" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="000F5272" w:rsidP="000F5272" w:rsidRDefault="000F5272" w14:paraId="22553EA9" w14:textId="77777777">
+    <w:p w14:paraId="22553EA9" w14:textId="77777777" w:rsidR="000F5272" w:rsidRPr="00B5071E" w:rsidRDefault="000F5272" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E41D24" w:rsidP="000F5272" w:rsidRDefault="00E41D24" w14:paraId="22553EAA" w14:textId="77777777">
+    <w:p w14:paraId="22553EAA" w14:textId="77777777" w:rsidR="00E41D24" w:rsidRDefault="00E41D24" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000F5272" w:rsidP="4DD7EA01" w:rsidRDefault="00E41D24" w14:paraId="22553EAB" w14:textId="77777777">
+    <w:p w14:paraId="22553EAB" w14:textId="77777777" w:rsidR="000F5272" w:rsidRPr="00D24EE9" w:rsidRDefault="00E41D24" w:rsidP="4DD7EA01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Limehurst</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Limehurst </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5272" w:rsidRPr="4DD7EA01">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>strive</w:t>
+      </w:r>
       <w:r w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="000F5272">
+      <w:r w:rsidR="000F5272" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide a good e</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00F875C4">
+      <w:r w:rsidR="00F875C4" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ducation for all our children. </w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="000F5272">
+      <w:r w:rsidR="000F5272" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="006B48F9">
+      <w:r w:rsidR="006B48F9" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Headteacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="000F5272">
+      <w:r w:rsidR="000F5272" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and staff work very hard to build positive relationship with all parents and </w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>carers</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>However, there are occasions where regardless o</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00274024">
+      <w:r w:rsidR="00274024" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f everyone’s best efforts, disagreements occur. In this instance</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> school needs to make information easily available to any parents/carers or eligible others who may wish to progress a </w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>formal complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00516083">
+      <w:r w:rsidR="00516083" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The following policy sets out</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the procedures that will be followed</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DD7EA01" w:rsidR="00516083">
+      <w:r w:rsidR="00516083" w:rsidRPr="4DD7EA01">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in such cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00516083" w:rsidP="00D24EE9" w:rsidRDefault="00516083" w14:paraId="22553EAC" w14:textId="77777777">
+    <w:p w14:paraId="22553EAC" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00D24EE9" w:rsidRDefault="00516083" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00516083" w:rsidP="00D24EE9" w:rsidRDefault="00516083" w14:paraId="22553EAD" w14:textId="77777777">
+    <w:p w14:paraId="22553EAD" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00D24EE9" w:rsidRDefault="00516083" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If any of the parents or carers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00A74AB0">
+      <w:r w:rsidR="00A74AB0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> unhappy with the education that their child is receiving, or have any concerns relating to the school, we encourage them to talk to the class teacher immediately.  (An appointment may be made before or after the school day).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00516083" w:rsidP="00D24EE9" w:rsidRDefault="00516083" w14:paraId="22553EAE" w14:textId="77777777">
+    <w:p w14:paraId="22553EAE" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00D24EE9" w:rsidRDefault="00516083" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00516083" w:rsidP="00D24EE9" w:rsidRDefault="00FA759C" w14:paraId="22553EAF" w14:textId="77777777">
+    <w:p w14:paraId="22553EAF" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00D24EE9" w:rsidRDefault="00FA759C" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00ED50B0">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limehurst </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>follows the guidance set out by the Department for Education an</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">d the Local Authority in regard </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>responding to complaints and representations received. Advice and support may be sought from the Local Authority as appropriate in respect of the complaints process.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00516083">
+      <w:r w:rsidR="00516083" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00516083" w:rsidP="000F5272" w:rsidRDefault="00516083" w14:paraId="22553EB0" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00B5071E" w:rsidR="003758ED" w:rsidP="000F5272" w:rsidRDefault="003758ED" w14:paraId="22553EB1" w14:textId="77777777">
+    <w:p w14:paraId="22553EB0" w14:textId="77777777" w:rsidR="00516083" w:rsidRDefault="00516083" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EB1" w14:textId="77777777" w:rsidR="003758ED" w:rsidRPr="00B5071E" w:rsidRDefault="003758ED" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Definitions- what is the difference between a Concern and a Complaint?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003758ED" w:rsidP="00D24EE9" w:rsidRDefault="003758ED" w14:paraId="22553EB2" w14:textId="77777777">
+    <w:p w14:paraId="22553EB2" w14:textId="77777777" w:rsidR="003758ED" w:rsidRDefault="003758ED" w:rsidP="00D24EE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="003758ED" w:rsidP="000F5272" w:rsidRDefault="003758ED" w14:paraId="22553EB3" w14:textId="77777777">
+    <w:p w14:paraId="22553EB3" w14:textId="77777777" w:rsidR="003758ED" w:rsidRPr="00D24EE9" w:rsidRDefault="003758ED" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‘concern’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be defined as </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‘an expression of worry or doubt over an issue considered to be important for which reassurances are sort’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be generally defined as </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>‘an expression of dissatisfaction however made, about actions taken or a lack of action’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DB312F">
+      <w:r w:rsidR="00DB312F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> A complaint may be ‘informal’ or ‘formal’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00655A97" w:rsidP="000F5272" w:rsidRDefault="00655A97" w14:paraId="22553EB4" w14:textId="77777777">
+    <w:p w14:paraId="22553EB4" w14:textId="77777777" w:rsidR="00655A97" w:rsidRDefault="00655A97" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="00DB312F" w:rsidP="000F5272" w:rsidRDefault="00DB312F" w14:paraId="22553EB5" w14:textId="77777777">
+    <w:p w14:paraId="22553EB5" w14:textId="77777777" w:rsidR="00DB312F" w:rsidRPr="00B5071E" w:rsidRDefault="00DB312F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Who can make a complaint within this policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB312F" w:rsidP="000F5272" w:rsidRDefault="00DB312F" w14:paraId="22553EB6" w14:textId="77777777">
+    <w:p w14:paraId="22553EB6" w14:textId="77777777" w:rsidR="00DB312F" w:rsidRDefault="00DB312F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DB312F" w:rsidP="00D24EE9" w:rsidRDefault="00DB312F" w14:paraId="22553EB7" w14:textId="77777777">
+    <w:p w14:paraId="22553EB7" w14:textId="77777777" w:rsidR="00DB312F" w:rsidRPr="00D24EE9" w:rsidRDefault="00DB312F" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Any person, including members of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>public</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, may make a complaint about a school provision or service, unless separate statutory procedures apply (i.e. exclusions or admissions). Some complaints fall outside the school’s complaint procedures, for example, staff grievances or disciplinary procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00973F0B" w:rsidP="000F5272" w:rsidRDefault="00973F0B" w14:paraId="22553EB8" w14:textId="77777777">
+    <w:p w14:paraId="22553EB8" w14:textId="77777777" w:rsidR="00973F0B" w:rsidRDefault="00973F0B" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="00516083" w:rsidP="000F5272" w:rsidRDefault="00516083" w14:paraId="22553EB9" w14:textId="77777777">
+    <w:p w14:paraId="22553EB9" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00B5071E" w:rsidRDefault="00516083" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aims and objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00516083" w:rsidP="000F5272" w:rsidRDefault="00516083" w14:paraId="22553EBA" w14:textId="77777777">
+    <w:p w14:paraId="22553EBA" w14:textId="77777777" w:rsidR="00516083" w:rsidRDefault="00516083" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00516083" w:rsidP="00D24EE9" w:rsidRDefault="00516083" w14:paraId="22553EBB" w14:textId="77777777">
+    <w:p w14:paraId="22553EBB" w14:textId="77777777" w:rsidR="00516083" w:rsidRPr="00D24EE9" w:rsidRDefault="00516083" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Our school aims to be fair, open and honest when dealing with any complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D47C4F">
+      <w:r w:rsidR="00D47C4F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.  We </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D47C4F">
+      <w:r w:rsidR="00D47C4F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> all complaints, and deal with them as swiftly as possible.  We aim to resolve any complaints through dia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">logue and mutual understanding, and in all </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="009E2FAA">
+      <w:r w:rsidR="009E2FAA" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cases,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D47C4F">
+      <w:r w:rsidR="00D47C4F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> we put the interest of the child above all else.  We provide </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>enough</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D47C4F">
+      <w:r w:rsidR="00D47C4F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> opportunity for any complaint to be fully discussed and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00ED50B0">
+      <w:r w:rsidR="00ED50B0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will try hard to identify a satisfactory resolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D47C4F" w:rsidP="000F5272" w:rsidRDefault="00D47C4F" w14:paraId="22553EBC" w14:textId="77777777">
+    <w:p w14:paraId="22553EBC" w14:textId="77777777" w:rsidR="00D47C4F" w:rsidRDefault="00D47C4F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1F3864"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EBD" w14:textId="77777777">
+    <w:p w14:paraId="22553EBD" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EBE" w14:textId="77777777">
+    <w:p w14:paraId="22553EBE" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EBF" w14:textId="77777777">
+    <w:p w14:paraId="22553EBF" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC0" w14:textId="77777777">
+    <w:p w14:paraId="22553EC0" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC1" w14:textId="77777777">
+    <w:p w14:paraId="22553EC1" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC2" w14:textId="77777777">
+    <w:p w14:paraId="22553EC2" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC3" w14:textId="77777777">
+    <w:p w14:paraId="22553EC3" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC4" w14:textId="77777777">
+    <w:p w14:paraId="22553EC4" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC5" w14:textId="77777777">
+    <w:p w14:paraId="22553EC5" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="000F5272" w:rsidRDefault="00D24EE9" w14:paraId="22553EC6" w14:textId="77777777">
+    <w:p w14:paraId="22553EC6" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="00D47C4F" w:rsidP="000F5272" w:rsidRDefault="00D47C4F" w14:paraId="22553EC7" w14:textId="77777777">
+    <w:p w14:paraId="22553EC7" w14:textId="77777777" w:rsidR="00D47C4F" w:rsidRPr="00B5071E" w:rsidRDefault="00D47C4F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00D24EE9">
+      <w:r w:rsidR="00D24EE9" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00D83805">
+      <w:r w:rsidR="00D83805" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Concern/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Complain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00F54791">
+      <w:r w:rsidR="00F54791" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">t heard by Staff member, usually the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>class teacher</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D47C4F" w:rsidP="000F5272" w:rsidRDefault="00D47C4F" w14:paraId="22553EC8" w14:textId="77777777">
+    <w:p w14:paraId="22553EC8" w14:textId="77777777" w:rsidR="00D47C4F" w:rsidRDefault="00D47C4F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D47C4F" w:rsidP="00D24EE9" w:rsidRDefault="00D47C4F" w14:paraId="22553EC9" w14:textId="77777777">
+    <w:p w14:paraId="22553EC9" w14:textId="77777777" w:rsidR="00D47C4F" w:rsidRPr="00D24EE9" w:rsidRDefault="00D47C4F" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If a parent is concerned about anything to do with the education that we are providing at our school, they should in the first instance discuss the matter with </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>their child’s class teacher.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  In our experience, most matters of concern can be resolved positively in this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E612A9">
+      <w:r w:rsidR="00E612A9" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> informal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> way.  All teachers work very hard to ensure that each </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D95530">
+      <w:r w:rsidR="00D95530" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">hild is happy at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> making good progress; they naturally want to know if there is a problem, so that they can </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>act</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> before it seriously affects the child’s progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00E612A9" w:rsidP="00D24EE9" w:rsidRDefault="00E612A9" w14:paraId="22553ECA" w14:textId="77777777">
+    <w:p w14:paraId="22553ECA" w14:textId="77777777" w:rsidR="00E612A9" w:rsidRPr="00D24EE9" w:rsidRDefault="00E612A9" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F52592" w:rsidP="00D24EE9" w:rsidRDefault="00E612A9" w14:paraId="22553ECB" w14:textId="0B1EFA63">
+    <w:p w14:paraId="22553ECB" w14:textId="0B1EFA63" w:rsidR="00F52592" w:rsidRPr="00D24EE9" w:rsidRDefault="00E612A9" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">concern or complaint cannot be resolved by discussion with the class teacher, or the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">member of staff involved is unable to deal with a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">concern or complaint, then it </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">may be referred to another staff member.  The member of staff will usually be more senior in responsibility:  The ability to consider the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">concern or </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>complaint objectively</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and impartially is crucial. Any</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> received</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be logged, incl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>uding the date received, and f</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eedback will be given as appropriate regarding any action</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> school has taken to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">try to </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>resolve the issue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00D95530">
+      <w:r w:rsidR="00D95530" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F52592">
+      <w:r w:rsidR="00F52592" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n some occasions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a complaint </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F52592">
+      <w:r w:rsidR="00F52592" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>raised may require investigation, or discussion with others, in which case an informal but informed response</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be returned</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F52592">
+      <w:r w:rsidR="00F52592" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Most</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F52592">
+      <w:r w:rsidR="00F52592" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> concerns will be satisfactorily dealt with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DF0852">
+      <w:r w:rsidR="00DF0852" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this way. However, if</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> matters </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">remain unresolved </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> progress to the next stage of the process the complainant</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">need to contact the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
       <w:r w:rsidR="007D739F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eacher,</w:t>
       </w:r>
       <w:r w:rsidR="00B5071E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or member of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00B5071E">
+      <w:r w:rsidR="00B5071E" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Leadership </w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00847DB8">
+      <w:r w:rsidR="00847DB8" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00B5071E">
+      <w:r w:rsidR="00B5071E" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5071E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>delegated by the Headteacher.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00655A97" w:rsidP="000F5272" w:rsidRDefault="00655A97" w14:paraId="22553ECC" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B5071E" w:rsidR="00DF0852" w:rsidP="000F5272" w:rsidRDefault="00DF0852" w14:paraId="22553ECD" w14:textId="19DFE2AE">
+    <w:p w14:paraId="22553ECC" w14:textId="77777777" w:rsidR="00655A97" w:rsidRPr="00D24EE9" w:rsidRDefault="00655A97" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553ECD" w14:textId="19DFE2AE" w:rsidR="00DF0852" w:rsidRPr="00B5071E" w:rsidRDefault="00DF0852" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 2- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Complaint heard by Head</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00B5071E">
+      <w:r w:rsidR="00B5071E" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="004F4CEC">
+      <w:r w:rsidR="004F4CEC" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00B5071E">
+      <w:r w:rsidR="00B5071E" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or member of Leadership </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00B5071E">
+      <w:r w:rsidR="00B5071E" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> delegated by the Headteacher</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00973F0B" w:rsidP="000F5272" w:rsidRDefault="00973F0B" w14:paraId="22553ECE" w14:textId="77777777">
+    <w:p w14:paraId="22553ECE" w14:textId="77777777" w:rsidR="00973F0B" w:rsidRDefault="00973F0B" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B5071E" w:rsidP="004F4CEC" w:rsidRDefault="00B5071E" w14:paraId="4972A437" w14:textId="2E3AC1AD">
+    <w:p w14:paraId="4972A437" w14:textId="2E3AC1AD" w:rsidR="00B5071E" w:rsidRDefault="00B5071E" w:rsidP="004F4CEC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the complaint concerns a member of the Leadership </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">team </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the complainant may refer the matter directly to the Headteacher.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B5071E" w:rsidP="004F4CEC" w:rsidRDefault="00B5071E" w14:paraId="3F926F3A" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="004F4CEC" w:rsidP="004F4CEC" w:rsidRDefault="004F4CEC" w14:paraId="22553ECF" w14:textId="4099FA80">
+    <w:p w14:paraId="3F926F3A" w14:textId="77777777" w:rsidR="00B5071E" w:rsidRDefault="00B5071E" w:rsidP="004F4CEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553ECF" w14:textId="4099FA80" w:rsidR="004F4CEC" w:rsidRPr="00D24EE9" w:rsidRDefault="004F4CEC" w:rsidP="004F4CEC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Where the complaint concerns the Head Teacher the complainant may refer the matter directly to the Chair of Governors</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00645399" w:rsidP="000F5272" w:rsidRDefault="00645399" w14:paraId="22553ED0" w14:textId="77777777">
+    <w:p w14:paraId="22553ED0" w14:textId="77777777" w:rsidR="00645399" w:rsidRPr="00D24EE9" w:rsidRDefault="00645399" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B5071E" w:rsidR="00C524A1" w:rsidP="00D24EE9" w:rsidRDefault="00645399" w14:paraId="22553ED1" w14:textId="1C36F93F">
+    <w:p w14:paraId="22553ED1" w14:textId="1C36F93F" w:rsidR="00C524A1" w:rsidRPr="00B5071E" w:rsidRDefault="00645399" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Where parents or carers feel that a situation has not been resolved through </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00913F24">
+      <w:r w:rsidR="00913F24" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contact with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the class teacher or </w:t>
       </w:r>
       <w:r w:rsidR="00B5071E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Unit Leader </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or that their concern is of a sufficiently serious nature, they should make an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appointment to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00C524A1">
+      <w:r w:rsidR="00C524A1" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet with</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Headteacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5071E" w:rsidR="00C524A1">
+      <w:r w:rsidR="00C524A1" w:rsidRPr="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss their complaint.</w:t>
       </w:r>
       <w:r w:rsidR="00B5071E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> This may be delegated to </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>another member of the Leadership team, as relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C524A1" w:rsidP="00D24EE9" w:rsidRDefault="00C524A1" w14:paraId="22553ED2" w14:textId="77777777">
+    <w:p w14:paraId="22553ED2" w14:textId="77777777" w:rsidR="00C524A1" w:rsidRPr="00D24EE9" w:rsidRDefault="00C524A1" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C524A1" w:rsidP="00D24EE9" w:rsidRDefault="00C524A1" w14:paraId="22553ED3" w14:textId="3480D02E">
+    <w:p w14:paraId="22553ED3" w14:textId="3480D02E" w:rsidR="00C524A1" w:rsidRPr="00D24EE9" w:rsidRDefault="00C524A1" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Head</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eacher </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or delegated Leadership team member </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will acknowledge receipt of any complaint usually within 5 working days and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>agree and record the details of the complaint, and any outcome that is being sought that would resolve matters.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Head</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00465337">
+      <w:r w:rsidR="00465337" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">acher </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or delegated Leadership team member </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00465337">
+      <w:r w:rsidR="00465337" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00465337">
+      <w:r w:rsidR="00465337" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>vestigate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> each case thoroughly, including speaking with other pupils and staff involved where this is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">felt to be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appropriate.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DD6D67" w:rsidP="00D24EE9" w:rsidRDefault="00DD6D67" w14:paraId="22553ED4" w14:textId="77777777">
+    <w:p w14:paraId="22553ED4" w14:textId="77777777" w:rsidR="00DD6D67" w:rsidRPr="00D24EE9" w:rsidRDefault="00DD6D67" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DD6D67" w:rsidP="00D24EE9" w:rsidRDefault="00465337" w14:paraId="22553ED5" w14:textId="1680F2EE">
+    <w:p w14:paraId="22553ED5" w14:textId="1680F2EE" w:rsidR="00DD6D67" w:rsidRPr="00D24EE9" w:rsidRDefault="00465337" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eacher </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or Leadership team member </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>has concluded the investigation into the complaint a further meeting may be offered to discuss any outcome, and a written response to the complaint will be sent out usually within 25 working days. The complainant will be updated as required and informed if there will be any delay.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D95530" w:rsidP="00D24EE9" w:rsidRDefault="00D95530" w14:paraId="22553ED6" w14:textId="77777777">
+    <w:p w14:paraId="22553ED6" w14:textId="77777777" w:rsidR="00D95530" w:rsidRPr="00D24EE9" w:rsidRDefault="00D95530" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00847DB8" w:rsidP="00D24EE9" w:rsidRDefault="00DD6D67" w14:paraId="16007751" w14:textId="1003D7FE">
+    <w:p w14:paraId="16007751" w14:textId="1003D7FE" w:rsidR="00847DB8" w:rsidRPr="00847DB8" w:rsidRDefault="00DD6D67" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Most complaints will be resolved </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>this stage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00847DB8">
+      <w:r w:rsidR="00847DB8" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00847DB8" w:rsidP="00D24EE9" w:rsidRDefault="00847DB8" w14:paraId="0C736299" w14:textId="77777777">
+    <w:p w14:paraId="0C736299" w14:textId="77777777" w:rsidR="00847DB8" w:rsidRDefault="00847DB8" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00857B12" w:rsidP="00D24EE9" w:rsidRDefault="00847DB8" w14:paraId="22553ED7" w14:textId="572005DE">
+    <w:p w14:paraId="22553ED7" w14:textId="572005DE" w:rsidR="00857B12" w:rsidRPr="00D24EE9" w:rsidRDefault="00847DB8" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>owever if this is not the case then the complainant will nee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">d to write to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Chair of the School Governing Body</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> setting out the details of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="003251C3" w:rsidP="00D24EE9" w:rsidRDefault="003251C3" w14:paraId="22553ED8" w14:textId="77777777">
+    <w:p w14:paraId="22553ED8" w14:textId="77777777" w:rsidR="003251C3" w:rsidRPr="00D24EE9" w:rsidRDefault="003251C3" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00973F0B" w:rsidR="00F52592" w:rsidP="00D24EE9" w:rsidRDefault="003251C3" w14:paraId="22553ED9" w14:textId="77777777">
+    <w:p w14:paraId="22553ED9" w14:textId="77777777" w:rsidR="00F52592" w:rsidRPr="00973F0B" w:rsidRDefault="003251C3" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The complainant needs to write to the Chair of Governors care of the school office </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>- marked</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO- Chair of Governors – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F875C4">
+      <w:r w:rsidR="00F875C4" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Private &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="00973F0B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00973F0B" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00973F0B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52592" w:rsidP="000F5272" w:rsidRDefault="00F52592" w14:paraId="22553EDA" w14:textId="77777777">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00795450" w:rsidP="000F5272" w:rsidRDefault="00DD6D67" w14:paraId="22553EDB" w14:textId="365CAE73">
+    <w:p w14:paraId="22553EDA" w14:textId="77777777" w:rsidR="00F52592" w:rsidRDefault="00F52592" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566267E5" w14:textId="77777777" w:rsidR="00847DB8" w:rsidRDefault="00847DB8" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DA14CC" w14:textId="77777777" w:rsidR="00847DB8" w:rsidRDefault="00847DB8" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9D518A" w14:textId="77777777" w:rsidR="00847DB8" w:rsidRDefault="00847DB8" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EDB" w14:textId="365CAE73" w:rsidR="00795450" w:rsidRPr="00847DB8" w:rsidRDefault="00DD6D67" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Stage 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00795450">
+      <w:r w:rsidR="00795450" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Complaint heard by Governing Body complaint appeal panel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00795450" w:rsidP="000F5272" w:rsidRDefault="00795450" w14:paraId="22553EDC" w14:textId="77777777">
+    <w:p w14:paraId="22553EDC" w14:textId="77777777" w:rsidR="00795450" w:rsidRDefault="00795450" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00973F0B" w:rsidP="000F5272" w:rsidRDefault="00DD6D67" w14:paraId="22553EDD" w14:textId="77777777">
+    <w:p w14:paraId="22553EDD" w14:textId="77777777" w:rsidR="00973F0B" w:rsidRPr="00D24EE9" w:rsidRDefault="00DD6D67" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Chair of Governors will acknowledge receipt of t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he complaint usually within 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> working </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00973F0B">
+      <w:r w:rsidR="00973F0B" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00973F0B" w:rsidP="000F5272" w:rsidRDefault="00973F0B" w14:paraId="22553EDE" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="006F54A1" w:rsidP="000F5272" w:rsidRDefault="00973F0B" w14:paraId="22553EDF" w14:textId="77777777">
+    <w:p w14:paraId="22553EDE" w14:textId="77777777" w:rsidR="00973F0B" w:rsidRPr="00D24EE9" w:rsidRDefault="00973F0B" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EDF" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRPr="00D24EE9" w:rsidRDefault="00973F0B" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Chair of Governors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dismiss the complaint in its entirety, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="006F54A1">
+      <w:r w:rsidR="006F54A1" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>particularly</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the complaint is raised against a school policy or pro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="006F54A1">
+      <w:r w:rsidR="006F54A1" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that has previously been agreed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="006F54A1">
+      <w:r w:rsidR="006F54A1" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and signed off </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at Governor level. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="006F54A1" w:rsidP="000F5272" w:rsidRDefault="006F54A1" w14:paraId="22553EE0" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00795450" w:rsidP="000F5272" w:rsidRDefault="00973F0B" w14:paraId="22553EE1" w14:textId="77777777">
+    <w:p w14:paraId="22553EE0" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRPr="00D24EE9" w:rsidRDefault="006F54A1" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EE1" w14:textId="77777777" w:rsidR="00795450" w:rsidRPr="00D24EE9" w:rsidRDefault="00973F0B" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternatively, the Chair of Governors </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>arrange to meet with the complainant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to see if a </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">mutually agreeable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>resolution can be found</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In this instant, if</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Chair of Governors cannot resolve</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> then the complainant may request that </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Governing Body Complaint Appeal Panel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>be convene. This panel will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hear the complaint and review the actions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD6D67">
+      <w:r w:rsidR="00DD6D67" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the school have taken to try to resolve matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00795450" w:rsidP="000F5272" w:rsidRDefault="000D73DD" w14:paraId="22553EE2" w14:textId="77777777">
+    <w:p w14:paraId="22553EE2" w14:textId="77777777" w:rsidR="00795450" w:rsidRPr="00D24EE9" w:rsidRDefault="000D73DD" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F967DF" w:rsidP="000F5272" w:rsidRDefault="00DB1115" w14:paraId="22553EE3" w14:textId="77777777">
+    <w:p w14:paraId="22553EE3" w14:textId="77777777" w:rsidR="00F967DF" w:rsidRPr="00D24EE9" w:rsidRDefault="00DB1115" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receiving a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">request to convene a Complaint Appeal Panel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F967DF">
+      <w:r w:rsidR="00F967DF" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="002D72F1">
+      <w:r w:rsidR="002D72F1" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he Chair</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F967DF">
+      <w:r w:rsidR="00F967DF" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Governors </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="003251C3">
+      <w:r w:rsidR="003251C3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>or a nominated governor will arrange for 3 governors who have not had prior involvement in the complaint to form a panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="000F5272" w:rsidRDefault="00F17892" w14:paraId="22553EE4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="000F5272" w:rsidRDefault="00E2038F" w14:paraId="22553EE5" w14:textId="1E9C4B9E">
+    <w:p w14:paraId="22553EE4" w14:textId="77777777" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00F17892" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EE5" w14:textId="1E9C4B9E" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00E2038F" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Complaint Appeal P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F17892">
+      <w:r w:rsidR="00F17892" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">anel </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F17892">
+      <w:r w:rsidR="00F17892" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">be clerked (The clerk may be a member of the school staff). The clerk </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F17892">
+      <w:r w:rsidR="00F17892" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">formally write to the complainant, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Head T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00A74AB0">
+      <w:r w:rsidR="00A74AB0" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eacher</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F17892">
+      <w:r w:rsidR="00F17892" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any other relevant staff or witnesses and inform them</w:t>
       </w:r>
       <w:r w:rsidR="007D739F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000A1B81" w:rsidP="000F5272" w:rsidRDefault="000A1B81" w14:paraId="22553EE6" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="00655A97" w:rsidRDefault="00F17892" w14:paraId="22553EE7" w14:textId="77777777">
+    <w:p w14:paraId="22553EE6" w14:textId="77777777" w:rsidR="000A1B81" w:rsidRPr="00D24EE9" w:rsidRDefault="000A1B81" w:rsidP="000F5272">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553EE7" w14:textId="77777777" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00F17892" w:rsidP="00655A97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Of the date, time and venue of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Complaint Panel Meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="00F17892" w:rsidRDefault="00F17892" w14:paraId="22553EE8" w14:textId="75C45035">
+    <w:p w14:paraId="22553EE8" w14:textId="75C45035" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00F17892" w:rsidP="00F17892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Of the aims and objectives of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and how it will be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="00F17892" w:rsidRDefault="00F17892" w14:paraId="22553EE9" w14:textId="0745F8C5">
+    <w:p w14:paraId="22553EE9" w14:textId="0745F8C5" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00F17892" w:rsidP="00F17892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>That any documentation they wish the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to consider must be returned to the clerk no later than 5 school days before the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>takes place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="003251C3" w:rsidP="00F17892" w:rsidRDefault="003251C3" w14:paraId="22553EEA" w14:textId="3369CAD0">
+    <w:p w14:paraId="22553EEA" w14:textId="3369CAD0" w:rsidR="003251C3" w:rsidRPr="00D24EE9" w:rsidRDefault="003251C3" w:rsidP="00F17892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Arrange for the information packs to be received</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by those attending the P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>anel no later than 2 days prior to the meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F17892" w:rsidP="00F17892" w:rsidRDefault="00F17892" w14:paraId="22553EEB" w14:textId="7C964ADA">
+    <w:p w14:paraId="22553EEB" w14:textId="7C964ADA" w:rsidR="00F17892" w:rsidRPr="00D24EE9" w:rsidRDefault="00F17892" w:rsidP="00F17892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">How and when the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Panel will reach a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00681010" w:rsidP="00681010" w:rsidRDefault="00681010" w14:paraId="22553EEC" w14:textId="77777777">
+    <w:p w14:paraId="22553EEC" w14:textId="77777777" w:rsidR="00681010" w:rsidRDefault="00681010" w:rsidP="00681010">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="000D73DD" w:rsidP="000F5272" w:rsidRDefault="000D73DD" w14:paraId="22553EED" w14:textId="77777777">
+    <w:p w14:paraId="22553EED" w14:textId="77777777" w:rsidR="000D73DD" w:rsidRPr="00847DB8" w:rsidRDefault="000D73DD" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Remit of the Complaints Appeal Panel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="000D73DD" w:rsidP="000F5272" w:rsidRDefault="000D73DD" w14:paraId="22553EEE" w14:textId="77777777">
+    <w:p w14:paraId="22553EEE" w14:textId="77777777" w:rsidR="000D73DD" w:rsidRPr="00847DB8" w:rsidRDefault="000D73DD" w:rsidP="000F5272">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000D73DD" w:rsidP="00D24EE9" w:rsidRDefault="00FB3985" w14:paraId="22553EEF" w14:textId="43A06DA9">
+    <w:p w14:paraId="22553EEF" w14:textId="43A06DA9" w:rsidR="000D73DD" w:rsidRPr="00D24EE9" w:rsidRDefault="00FB3985" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="000D73DD">
+      <w:r w:rsidR="000D73DD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>anel can</w:t>
       </w:r>
       <w:r w:rsidR="007D739F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000D73DD" w:rsidP="00D24EE9" w:rsidRDefault="000D73DD" w14:paraId="22553EF0" w14:textId="7C9BCC39">
+    <w:p w14:paraId="22553EF0" w14:textId="7C9BCC39" w:rsidR="000D73DD" w:rsidRPr="00D24EE9" w:rsidRDefault="000D73DD" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dismiss the complaint in whole or in part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000D73DD" w:rsidP="00D24EE9" w:rsidRDefault="000D73DD" w14:paraId="22553EF1" w14:textId="7FF6B31E">
+    <w:p w14:paraId="22553EF1" w14:textId="7FF6B31E" w:rsidR="000D73DD" w:rsidRPr="00D24EE9" w:rsidRDefault="000D73DD" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Uphold the complaint in whole or part</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000D73DD" w:rsidP="00D24EE9" w:rsidRDefault="00FB3985" w14:paraId="22553EF2" w14:textId="36429563">
+    <w:p w14:paraId="22553EF2" w14:textId="36429563" w:rsidR="000D73DD" w:rsidRPr="00D24EE9" w:rsidRDefault="00FB3985" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recommend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="000D73DD">
+      <w:r w:rsidR="000D73DD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> appropriate action to be taken to resolve the complaint</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000D73DD" w:rsidP="00D24EE9" w:rsidRDefault="000D73DD" w14:paraId="22553EF3" w14:textId="2CC27D5D">
+    <w:p w14:paraId="22553EF3" w14:textId="2CC27D5D" w:rsidR="000D73DD" w:rsidRPr="00D24EE9" w:rsidRDefault="000D73DD" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Recomme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nd changes to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> practice, policies or</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures to ensure that problems of a similar nature do not occur again</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="009B4B2D" w:rsidP="00D24EE9" w:rsidRDefault="009B4B2D" w14:paraId="22553EF4" w14:textId="77777777">
+    <w:p w14:paraId="22553EF4" w14:textId="77777777" w:rsidR="009B4B2D" w:rsidRPr="00D24EE9" w:rsidRDefault="009B4B2D" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="009B4B2D" w:rsidP="00D24EE9" w:rsidRDefault="009B4B2D" w14:paraId="22553EF5" w14:textId="77777777">
+    <w:p w14:paraId="22553EF5" w14:textId="77777777" w:rsidR="009B4B2D" w:rsidRPr="00D24EE9" w:rsidRDefault="009B4B2D" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>It is acknowledged that there may be occasions wh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ere the Panel cannot fa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cilitate a resolution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or requested outcome,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in these </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00427F40">
+      <w:r w:rsidR="00427F40" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cases,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t may only be possible for the P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>anel to establish the facts, ensure the complainants feel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their concerns have been taken seriously</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>they have been</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> listened to and identify an appropriate way forward.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advice may be sought as appropriate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> line with any Service Level Agreement, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>from Local Authority</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Officers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding the complaint </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FB3985">
+      <w:r w:rsidR="00FB3985" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">matters or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00344CAB" w:rsidP="00D24EE9" w:rsidRDefault="00344CAB" w14:paraId="22553EF6" w14:textId="77777777">
+    <w:p w14:paraId="22553EF6" w14:textId="77777777" w:rsidR="00344CAB" w:rsidRPr="00D24EE9" w:rsidRDefault="00344CAB" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00344CAB" w:rsidP="00D24EE9" w:rsidRDefault="00FB3985" w14:paraId="22553EF7" w14:textId="77777777">
+    <w:p w14:paraId="22553EF7" w14:textId="77777777" w:rsidR="00344CAB" w:rsidRPr="00D24EE9" w:rsidRDefault="00FB3985" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>After hearing from both parties and reviewing the information available</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00344CAB">
+      <w:r w:rsidR="00344CAB" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Panel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00344CAB">
+      <w:r w:rsidR="00344CAB" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>will consider their decision and i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD2AE3">
+      <w:r w:rsidR="00DD2AE3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nform t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="009B4B2D">
+      <w:r w:rsidR="009B4B2D" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he complainant of the outcome</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00344CAB">
+      <w:r w:rsidR="00344CAB" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in writing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">usually </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00344CAB">
+      <w:r w:rsidR="00344CAB" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within seven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="009B4B2D">
+      <w:r w:rsidR="009B4B2D" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> working</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00344CAB">
+      <w:r w:rsidR="00344CAB" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> days.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="009B4B2D" w:rsidP="00D24EE9" w:rsidRDefault="009B4B2D" w14:paraId="22553EF8" w14:textId="77777777">
+    <w:p w14:paraId="22553EF8" w14:textId="77777777" w:rsidR="009B4B2D" w:rsidRPr="00D24EE9" w:rsidRDefault="009B4B2D" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="009B4B2D" w:rsidP="00D24EE9" w:rsidRDefault="009B4B2D" w14:paraId="22553EF9" w14:textId="50C23884">
+    <w:p w14:paraId="22553EF9" w14:textId="50C23884" w:rsidR="009B4B2D" w:rsidRPr="00D24EE9" w:rsidRDefault="009B4B2D" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Governing Body Complaint Appeal Panel is the final stage in the school complaint </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>process and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following notification of the outcome the school will consider the complaint to be closed. If parents remain dissatisfied with the way that the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">school has dealt with their </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>complaint,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="001A1866">
+      <w:r w:rsidR="001A1866" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> then they have the right to contact the Secretary of State for Education and information in respect of this can be found on the Department for Education website.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DD2AE3" w:rsidP="00D24EE9" w:rsidRDefault="00DD2AE3" w14:paraId="22553EFA" w14:textId="77777777">
+    <w:p w14:paraId="22553EFA" w14:textId="77777777" w:rsidR="00DD2AE3" w:rsidRPr="00D24EE9" w:rsidRDefault="00DD2AE3" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00465337" w:rsidP="00D24EE9" w:rsidRDefault="00465337" w14:paraId="22553EFB" w14:textId="77777777">
+    <w:p w14:paraId="22553EFB" w14:textId="77777777" w:rsidR="00465337" w:rsidRPr="00D24EE9" w:rsidRDefault="00465337" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please note that complaints against the Chair of Governors or any Governor should be made by writing to the Clerk of the Governing Body.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00465337" w:rsidP="00D24EE9" w:rsidRDefault="00465337" w14:paraId="22553EFC" w14:textId="77777777">
+    <w:p w14:paraId="22553EFC" w14:textId="77777777" w:rsidR="00465337" w:rsidRPr="00D24EE9" w:rsidRDefault="00465337" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00465337" w:rsidP="00DD2AE3" w:rsidRDefault="00465337" w14:paraId="22553EFD" w14:textId="77777777">
+    <w:p w14:paraId="22553EFD" w14:textId="77777777" w:rsidR="00465337" w:rsidRPr="00847DB8" w:rsidRDefault="00465337" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Timelines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00465337" w:rsidP="00DD2AE3" w:rsidRDefault="00465337" w14:paraId="22553EFE" w14:textId="77777777">
+    <w:p w14:paraId="22553EFE" w14:textId="77777777" w:rsidR="00465337" w:rsidRDefault="00465337" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00465337" w:rsidP="00D24EE9" w:rsidRDefault="00465337" w14:paraId="22553EFF" w14:textId="53AB8048">
+    <w:p w14:paraId="22553EFF" w14:textId="53AB8048" w:rsidR="00465337" w:rsidRDefault="00465337" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaints need to be considered and resolved as quickly and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FA759C">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00FA759C" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efficiently as possible. Limehurst </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">expects </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>most</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaints to be made as soon as possible after an incident arises, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">with a </w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> month ‘window’ to lodge a complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (although school</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FA759C">
+      <w:r w:rsidR="00FA759C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hear complaints beyond this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FA759C">
+      <w:r w:rsidR="00FA759C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> period</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> if exceptional circumstances are in evidence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00FA759C">
+      <w:r w:rsidR="00FA759C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00D24EE9" w:rsidP="00D24EE9" w:rsidRDefault="00D24EE9" w14:paraId="22553F00" w14:textId="77777777">
+    <w:p w14:paraId="22553F00" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="0073753E" w:rsidP="00DD2AE3" w:rsidRDefault="0073753E" w14:paraId="22553F02" w14:textId="77777777">
+    <w:p w14:paraId="22553F02" w14:textId="77777777" w:rsidR="0073753E" w:rsidRPr="00847DB8" w:rsidRDefault="0073753E" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Unreasonable Complaints</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073753E" w:rsidP="00DD2AE3" w:rsidRDefault="0073753E" w14:paraId="22553F03" w14:textId="77777777">
+    <w:p w14:paraId="22553F03" w14:textId="77777777" w:rsidR="0073753E" w:rsidRDefault="0073753E" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="0073753E" w:rsidP="00D24EE9" w:rsidRDefault="0073753E" w14:paraId="22553F04" w14:textId="77777777">
+    <w:p w14:paraId="22553F04" w14:textId="77777777" w:rsidR="0073753E" w:rsidRPr="00D24EE9" w:rsidRDefault="0073753E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limehurst is committed to dealing with all complaints fairly and impartially, and to providing a </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>high-quality</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> service to those who complain. We will not normally limit the contact complainants have with school. However, we do not expect our staff to tolerate unacceptable behaviour and will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>act</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to protect staff from that behaviour including that which is abusive, offensive or threatening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="0003157E" w:rsidP="00D24EE9" w:rsidRDefault="0003157E" w14:paraId="22553F05" w14:textId="77777777">
+    <w:p w14:paraId="22553F05" w14:textId="77777777" w:rsidR="0003157E" w:rsidRPr="00D24EE9" w:rsidRDefault="0003157E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00655A97" w:rsidP="00D24EE9" w:rsidRDefault="0073753E" w14:paraId="22553F06" w14:textId="77777777">
+    <w:p w14:paraId="22553F06" w14:textId="77777777" w:rsidR="00655A97" w:rsidRPr="00D24EE9" w:rsidRDefault="0073753E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00734783">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Limehurst defines unreasonable complainants as ‘those who, because of the frequency or nature of</w:t>
+      </w:r>
+      <w:r w:rsidR="00734783" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their contacts with the school, hinder our consideration of their or other people’s complaints’.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="0003157E" w:rsidP="00D24EE9" w:rsidRDefault="0003157E" w14:paraId="22553F07" w14:textId="77777777">
+    <w:p w14:paraId="22553F07" w14:textId="77777777" w:rsidR="0003157E" w:rsidRPr="00D24EE9" w:rsidRDefault="0003157E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F08" w14:textId="5AA61048">
+    <w:p w14:paraId="22553F08" w14:textId="5AA61048" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A complaint may be regarded as unreasonable when the person making the complaint</w:t>
       </w:r>
       <w:r w:rsidR="007D739F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F09" w14:textId="77777777">
+    <w:p w14:paraId="22553F09" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F0A" w14:textId="77777777">
+    <w:p w14:paraId="22553F0A" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Refuses to articulate their complaint or specify the outcomes sought</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F0B" w14:textId="77777777">
+    <w:p w14:paraId="22553F0B" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Refuse to co-operate with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>complaint’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigation process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F0C" w14:textId="77777777">
+    <w:p w14:paraId="22553F0C" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Refuse to accept that certain issu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00361C6F">
+      <w:r w:rsidR="00361C6F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>es are not within the scope of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>complaint’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F0D" w14:textId="77777777">
+    <w:p w14:paraId="22553F0D" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Insist on the complaint being dealt with in a way no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00361C6F">
+      <w:r w:rsidR="00361C6F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>t recognised as ‘good practice’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00734783" w14:paraId="22553F0E" w14:textId="77777777">
+    <w:p w14:paraId="22553F0E" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00734783" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduce trivial or irrelevant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00361C6F">
+      <w:r w:rsidR="00361C6F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>which they expect school to comment on</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00734783" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F0F" w14:textId="77777777">
+    <w:p w14:paraId="22553F0F" w14:textId="77777777" w:rsidR="00734783" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Make unjustified complaints about staff who are trying to deal with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00361C6F">
+      <w:r w:rsidR="00361C6F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">issue, or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> them replaced</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F10" w14:textId="77777777">
+    <w:p w14:paraId="22553F10" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Change the basis of the complaint as the investigation proceeds</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F11" w14:textId="77777777">
+    <w:p w14:paraId="22553F11" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Refuse to accept the findings of the investigation where the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> complaint procedure has been fully implemented</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F12" w14:textId="77777777">
+    <w:p w14:paraId="22553F12" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The complainant seeks an unrealistic outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F13" w14:textId="77777777">
+    <w:p w14:paraId="22553F13" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F14" w14:textId="6B3A3B3A">
+    <w:p w14:paraId="22553F14" w14:textId="6B3A3B3A" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A complaint may also be considered unreasonable if the person making the complaint does so either face-to- face, by telephone or in writing or electronically</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00BB583F">
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, that is judged</w:t>
       </w:r>
       <w:r w:rsidR="007D739F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F15" w14:textId="77777777">
+    <w:p w14:paraId="22553F15" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F16" w14:textId="77777777">
+    <w:p w14:paraId="22553F16" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Maliciously</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F17" w14:textId="77777777">
+    <w:p w14:paraId="22553F17" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aggressively</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F18" w14:textId="77777777">
+    <w:p w14:paraId="22553F18" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Using threats, intimidation or violence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="00865491" w14:paraId="22553F19" w14:textId="77777777">
+    <w:p w14:paraId="22553F19" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="00865491" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Using abusive, offensive or discriminatory language</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00865491" w:rsidP="00D24EE9" w:rsidRDefault="000A1B81" w14:paraId="22553F1A" w14:textId="77777777">
+    <w:p w14:paraId="22553F1A" w14:textId="77777777" w:rsidR="00865491" w:rsidRPr="00D24EE9" w:rsidRDefault="000A1B81" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Knowing to be falsified information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="000A1B81" w:rsidP="00D24EE9" w:rsidRDefault="000A1B81" w14:paraId="22553F1B" w14:textId="77777777">
+    <w:p w14:paraId="22553F1B" w14:textId="77777777" w:rsidR="000A1B81" w:rsidRPr="00D24EE9" w:rsidRDefault="000A1B81" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Publishing unacceptable information in a variety of media such as in social media websites and newspapers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="0073753E" w:rsidP="00D24EE9" w:rsidRDefault="0073753E" w14:paraId="22553F1C" w14:textId="77777777">
+    <w:p w14:paraId="22553F1C" w14:textId="77777777" w:rsidR="0073753E" w:rsidRPr="00D24EE9" w:rsidRDefault="0073753E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00DD2AE3" w:rsidP="00DD2AE3" w:rsidRDefault="005E4E32" w14:paraId="22553F1D" w14:textId="77777777">
+    <w:p w14:paraId="22553F1D" w14:textId="77777777" w:rsidR="00DD2AE3" w:rsidRPr="00847DB8" w:rsidRDefault="005E4E32" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Serial or Persistent </w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00DD2AE3">
+      <w:r w:rsidR="00DD2AE3" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74AB0" w:rsidP="00DD2AE3" w:rsidRDefault="00A74AB0" w14:paraId="22553F1E" w14:textId="77777777">
+    <w:p w14:paraId="22553F1E" w14:textId="77777777" w:rsidR="00A74AB0" w:rsidRDefault="00A74AB0" w:rsidP="00DD2AE3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F1F" w14:textId="54F9FBAE">
+    <w:p w14:paraId="22553F1F" w14:textId="54F9FBAE" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The complaints process will aid in the speedy resolution of most complaints, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>however,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> there may be occasions where an agreed resolution cannot be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>reached,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and it is only possible to agree an acceptable way forward. It should be noted that once a complaint reaches the end of the school complaint procedure it cannot be reopened and reinvestigated. If the complainant tries to reopen the same issues, the Chair of the Governing Body </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> inform them in writing that the procedure has been exhausted and that the matter is now closed. A complaint may be consider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="005E4E32">
+      <w:r w:rsidR="005E4E32" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ed by the school to be ‘serial or persistent’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>when:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="005E4E32" w:rsidP="00D24EE9" w:rsidRDefault="005E4E32" w14:paraId="22553F20" w14:textId="77777777">
+    <w:p w14:paraId="22553F20" w14:textId="77777777" w:rsidR="005E4E32" w:rsidRPr="00D24EE9" w:rsidRDefault="005E4E32" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F21" w14:textId="77777777">
+    <w:p w14:paraId="22553F21" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>It is repeatedly and obsessively pursued.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F22" w14:textId="77777777">
+    <w:p w14:paraId="22553F22" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>An unreasonable or unrealistic outcome is sought.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F23" w14:textId="77777777">
+    <w:p w14:paraId="22553F23" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>reasonable but</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is pursued in an unreasonable manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F24" w14:textId="77777777">
+    <w:p w14:paraId="22553F24" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00BB583F" w14:paraId="22553F25" w14:textId="77777777">
+    <w:p w14:paraId="22553F25" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00BB583F" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limehurst </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C83" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will not tolerate behaviour from complainants that is deemed offensive or threatening</w:t>
+      </w:r>
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C83" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or which is considered to pose a risk to either staff or pupils. The school will take such steps as necessary to manage behaviour of this kind and may seek legal advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553F26" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="002A74D1" w:rsidRDefault="00C33C83" w:rsidP="00C33C83">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F27" w14:textId="77777777" w:rsidR="00C33C83" w:rsidRPr="00D24EE9" w:rsidRDefault="00C33C83" w:rsidP="00D24EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Where th</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e complainants </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contact with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00C33C83">
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00C33C83" w:rsidP="00D24EE9" w:rsidRDefault="00C33C83" w14:paraId="22553F27" w14:textId="77777777">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school is unreasonably demanding, or the frequency of contact is judged to impede the day to day </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">running of the school, then contact with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>school may be subject to a management plan to aid in the resolution of the complaint.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4E32" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553F28" w14:textId="77777777" w:rsidR="005E4E32" w:rsidRPr="00D24EE9" w:rsidRDefault="005E4E32" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24EE9">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="005E4E32" w:rsidP="00D24EE9" w:rsidRDefault="005E4E32" w14:paraId="22553F28" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="22553F29" w14:textId="77777777" w:rsidR="005E4E32" w:rsidRPr="00D24EE9" w:rsidRDefault="00957696" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="005E4E32" w:rsidP="00D24EE9" w:rsidRDefault="00957696" w14:paraId="22553F29" w14:textId="77777777">
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If  a complainant contacts the school repeatedly  but making substantially the same point each time a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4E32" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dvice will be sought from Local Authority Officers</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in line with the</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4E32" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Level Agreement in respect of the management of and response to complaints of this nature.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School will stop responding in r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>egard a specific ‘complaint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ if all reasonable steps to address the </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>complainant’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs have been taken and the complainant has been given a clear statement of the school’s position and any potential options</w:t>
+      </w:r>
+      <w:r w:rsidR="0073753E" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553F2A" w14:textId="77777777" w:rsidR="0073753E" w:rsidRPr="00D24EE9" w:rsidRDefault="0073753E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24EE9">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="0073753E" w:rsidP="00D24EE9" w:rsidRDefault="0073753E" w14:paraId="22553F2A" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="22553F2B" w14:textId="228A126F" w:rsidR="0073753E" w:rsidRPr="00D24EE9" w:rsidRDefault="0073753E" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>School will inform the complainant in writing if they are no longer prepared to respond</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00BB583F">
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to a ‘repeat’ complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ultimately school </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact legal services for advice if a complaint persisted to the point that school consider </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00BB583F">
+      <w:r w:rsidR="00BB583F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>harassment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002A74D1" w:rsidR="006F54A1" w:rsidP="005E4E32" w:rsidRDefault="006F54A1" w14:paraId="22553F2C" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00E0439A" w:rsidP="00344CAB" w:rsidRDefault="00062ABD" w14:paraId="22553F2E" w14:textId="77777777">
+    <w:p w14:paraId="22553F2C" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRPr="002A74D1" w:rsidRDefault="006F54A1" w:rsidP="005E4E32">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F2E" w14:textId="77777777" w:rsidR="00E0439A" w:rsidRPr="00847DB8" w:rsidRDefault="00062ABD" w:rsidP="00344CAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Monitoring and R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00E0439A">
+      <w:r w:rsidR="00E0439A" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0439A" w:rsidP="00D24EE9" w:rsidRDefault="00E0439A" w14:paraId="22553F2F" w14:textId="77777777">
+    <w:p w14:paraId="22553F2F" w14:textId="77777777" w:rsidR="00E0439A" w:rsidRDefault="00E0439A" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00E0439A" w:rsidP="00D24EE9" w:rsidRDefault="00E0439A" w14:paraId="22553F30" w14:textId="77777777">
+    <w:p w14:paraId="22553F30" w14:textId="77777777" w:rsidR="00E0439A" w:rsidRPr="00D24EE9" w:rsidRDefault="00E0439A" w:rsidP="00D24EE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Governors monitor the complaints procedure, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure that all complaints </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>received are appropriately</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00C33C83">
+      <w:r w:rsidR="00C33C83" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> responded to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.  The Head</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eacher logs all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">complaints received by the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> records </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the outcome</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00062ABD">
+      <w:r w:rsidR="00062ABD" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any learning from the complaint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00E2038F">
+      <w:r w:rsidR="00E2038F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Governors examine this log on an annual basis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DD2AE3">
+      <w:r w:rsidR="00DD2AE3" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Governors </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> any local or national decisions that affect the complaints</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F1068C">
+      <w:r w:rsidR="00F1068C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00235B59">
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>process and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00F1068C">
+      <w:r w:rsidR="00F1068C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> make any modifications necessary to this policy.  This policy is made available to all parents and carers, so that they can be properly informed about the complaints process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00F1068C" w:rsidP="00344CAB" w:rsidRDefault="00F1068C" w14:paraId="22553F31" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00643209" w:rsidP="00F54791" w:rsidRDefault="00643209" w14:paraId="22553F32" w14:textId="77777777">
+    <w:p w14:paraId="22553F31" w14:textId="77777777" w:rsidR="00F1068C" w:rsidRPr="00D24EE9" w:rsidRDefault="00F1068C" w:rsidP="00344CAB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F32" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00F54791">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003157E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ADOPTED</w:t>
       </w:r>
       <w:r w:rsidR="0003157E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0003157E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>OCTOBER 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F54A1" w:rsidP="00F54791" w:rsidRDefault="006F54A1" w14:paraId="22553F33" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="006F54A1" w:rsidR="006F54A1" w:rsidP="00F54791" w:rsidRDefault="006F54A1" w14:paraId="22553F34" w14:textId="77777777">
+    <w:p w14:paraId="22553F33" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRDefault="006F54A1" w:rsidP="00F54791">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F34" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRPr="006F54A1" w:rsidRDefault="006F54A1" w:rsidP="00F54791">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F54A1">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaint proforma attached </w:t>
       </w:r>
       <w:r w:rsidR="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on appendix 2 below.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00655A97" w:rsidP="00610A96" w:rsidRDefault="00655A97" w14:paraId="22553F35" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3A" w14:textId="77777777">
+    <w:p w14:paraId="22553F35" w14:textId="77777777" w:rsidR="00655A97" w:rsidRDefault="00655A97" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F36" w14:textId="77777777" w:rsidR="006B48F9" w:rsidRDefault="006B48F9" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F37" w14:textId="77777777" w:rsidR="00655A97" w:rsidRDefault="00655A97" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F38" w14:textId="77777777" w:rsidR="00655A97" w:rsidRDefault="00655A97" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F39" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F3A" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3B" w14:textId="77777777">
+    <w:p w14:paraId="22553F3B" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3C" w14:textId="77777777">
+    <w:p w14:paraId="22553F3C" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3D" w14:textId="77777777">
+    <w:p w14:paraId="22553F3D" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3E" w14:textId="77777777">
+    <w:p w14:paraId="22553F3E" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F3F" w14:textId="77777777">
+    <w:p w14:paraId="22553F3F" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F40" w14:textId="77777777">
+    <w:p w14:paraId="22553F40" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F41" w14:textId="77777777">
+    <w:p w14:paraId="22553F41" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="114575"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F42" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F45" w14:textId="77777777">
+    <w:p w14:paraId="22553F45" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00847DB8" w:rsidRDefault="00D24EE9" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="00DF006C">
+      <w:r w:rsidR="00DF006C" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Complaints not in scope of a procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F46" w14:textId="77777777">
+    <w:p w14:paraId="22553F46" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00847DB8" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F47" w14:textId="77777777">
+    <w:p w14:paraId="22553F47" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:r>
         <w:t>A complaints</w:t>
       </w:r>
       <w:r w:rsidRPr="0036142D">
         <w:t xml:space="preserve"> procedure </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="0036142D">
         <w:t>cover all complaints about any provision of facilities or services that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a school </w:t>
       </w:r>
       <w:r w:rsidRPr="0036142D">
         <w:t xml:space="preserve">provides with the </w:t>
       </w:r>
       <w:r w:rsidRPr="0036142D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>exceptions</w:t>
       </w:r>
       <w:r w:rsidRPr="0036142D">
         <w:t xml:space="preserve"> listed below, for which there are separate (statutory) procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F48" w14:textId="77777777"/>
+    <w:p w14:paraId="22553F48" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4098"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidTr="002D6EFE" w14:paraId="22553F4B" w14:textId="77777777">
+      <w:tr w:rsidR="00DF006C" w:rsidRPr="0036142D" w14:paraId="22553F4B" w14:textId="77777777" w:rsidTr="002D6EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F49" w14:textId="77777777">
+          <w:p w14:paraId="22553F49" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Exceptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F4A" w14:textId="77777777">
+          <w:p w14:paraId="22553F4A" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Who to contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidTr="002D6EFE" w14:paraId="22553F51" w14:textId="77777777">
+      <w:tr w:rsidR="00DF006C" w:rsidRPr="0036142D" w14:paraId="22553F51" w14:textId="77777777" w:rsidTr="002D6EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F4C" w14:textId="77777777">
+          <w:p w14:paraId="22553F4C" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Admissions to schools</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F4D" w14:textId="77777777">
+          <w:p w14:paraId="22553F4D" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Statutory assessments of Special Educational Needs (SEN)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F4E" w14:textId="77777777">
+          <w:p w14:paraId="22553F4E" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>School re-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0036142D">
               <w:t>organisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve"> proposals</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F4F" w14:textId="77777777">
+          <w:p w14:paraId="22553F4F" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Matters likely to require a Child Protection Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F50" w14:textId="77777777">
+          <w:p w14:paraId="22553F50" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">Concerns should be raised </w:t>
             </w:r>
-            <w:r w:rsidRPr="0036142D" w:rsidR="00235B59">
+            <w:r w:rsidR="00235B59" w:rsidRPr="0036142D">
               <w:t>directly</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve"> with</w:t>
             </w:r>
             <w:r w:rsidRPr="007F797E">
               <w:t xml:space="preserve"> local authorities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidTr="002D6EFE" w14:paraId="22553F54" w14:textId="77777777">
+      <w:tr w:rsidR="00DF006C" w:rsidRPr="0036142D" w14:paraId="22553F54" w14:textId="77777777" w:rsidTr="002D6EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F52" w14:textId="77777777">
+          <w:p w14:paraId="22553F52" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="349" w:hanging="349"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Exclusion of children from school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F53" w14:textId="77777777">
+          <w:p w14:paraId="22553F53" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">Further information about raising concerns about exclusion can be found at: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId11">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="0036142D">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.gov.uk/school-discipline-exclusions/exclusions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidTr="002D6EFE" w14:paraId="22553F58" w14:textId="77777777">
+      <w:tr w:rsidR="00DF006C" w:rsidRPr="0036142D" w14:paraId="22553F58" w14:textId="77777777" w:rsidTr="002D6EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F55" w14:textId="77777777">
+          <w:p w14:paraId="22553F55" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="349" w:hanging="349"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Whistleblowing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F54A1" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F56" w14:textId="77777777">
+          <w:p w14:paraId="22553F56" w14:textId="669F24E5" w:rsidR="006F54A1" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:r w:rsidRPr="007F797E">
               <w:t>Schools h</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">ave an internal whistleblowing procedure for </w:t>
             </w:r>
             <w:r w:rsidRPr="007F797E">
               <w:t>their employees and voluntary staff</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">. Other concerns can be raised </w:t>
             </w:r>
-            <w:r w:rsidRPr="0036142D" w:rsidR="006F54A1">
+            <w:r w:rsidR="006F54A1" w:rsidRPr="0036142D">
               <w:t>directly</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve"> with Ofsted by telephone </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0036142D">
-              <w:t>on:</w:t>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidR="00650304">
+              <w:t>:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve"> 0300 123 3155, via email at: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId12">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="0036142D">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>whistleblowing@ofsted.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve"> or by writing to: </w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0036142D">
               <w:t>WBHL, Ofsted</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0036142D">
               <w:t>Piccadilly Gate</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0036142D">
               <w:t>Store Street</w:t>
             </w:r>
             <w:r w:rsidRPr="0036142D">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0036142D">
               <w:t>Manchester M1 2WD.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F57" w14:textId="77777777">
+          <w:p w14:paraId="22553F57" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:r w:rsidRPr="0036142D">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="0036142D">
               <w:t xml:space="preserve">The Department for Education is also a prescribed body for whistleblowing in education. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidTr="002D6EFE" w14:paraId="22553F5B" w14:textId="77777777">
+      <w:tr w:rsidR="00DF006C" w:rsidRPr="0036142D" w14:paraId="22553F5B" w14:textId="77777777" w:rsidTr="002D6EFE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F59" w14:textId="77777777">
+          <w:p w14:paraId="22553F59" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="0"/>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>Staff grievances and disciplinary procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0036142D" w:rsidR="00DF006C" w:rsidP="002D6EFE" w:rsidRDefault="00DF006C" w14:paraId="22553F5A" w14:textId="77777777">
+          <w:p w14:paraId="22553F5A" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="0036142D" w:rsidRDefault="00DF006C" w:rsidP="002D6EFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1260"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0036142D">
               <w:t>These matters will invoke the school’s internal grievance procedures. Complainants will not be informed of the outcome of any investigation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF006C" w:rsidP="00610A96" w:rsidRDefault="00DF006C" w14:paraId="22553F5C" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F5E" w14:textId="77777777">
+    <w:p w14:paraId="22553F5C" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F5D" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00610A96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F5E" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F5F" w14:textId="77777777">
+    <w:p w14:paraId="22553F5F" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F60" w14:textId="77777777">
+    <w:p w14:paraId="22553F60" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F61" w14:textId="77777777">
+    <w:p w14:paraId="22553F61" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F62" w14:textId="77777777">
+    <w:p w14:paraId="22553F62" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F63" w14:textId="77777777">
+    <w:p w14:paraId="22553F63" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F64" w14:textId="77777777">
+    <w:p w14:paraId="22553F64" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F65" w14:textId="77777777">
+    <w:p w14:paraId="22553F65" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F66" w14:textId="77777777">
+    <w:p w14:paraId="22553F66" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F67" w14:textId="77777777">
+    <w:p w14:paraId="22553F67" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F68" w14:textId="77777777">
+    <w:p w14:paraId="22553F68" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F69" w14:textId="77777777">
+    <w:p w14:paraId="22553F69" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F6A" w14:textId="77777777">
+    <w:p w14:paraId="22553F6A" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F6B" w14:textId="77777777">
+    <w:p w14:paraId="22553F6B" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F6C" w14:textId="77777777">
+    <w:p w14:paraId="22553F6C" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00847DB8" w:rsidRDefault="00D24EE9" w14:paraId="22553F6D" w14:textId="4B3E9EBB">
+    <w:p w14:paraId="22553F6D" w14:textId="4B3E9EBB" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00650304">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="789"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 2: Complaints Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F6E" w14:textId="77777777">
+    <w:p w14:paraId="22553F6E" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F6F" w14:textId="77777777">
+    <w:p w14:paraId="22553F6F" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRDefault="00D24EE9" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F70" w14:textId="77777777">
+    <w:p w14:paraId="22553F70" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>OLDHAM COUNCIL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F71" w14:textId="77777777">
+    <w:p w14:paraId="22553F71" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00847DB8" w14:paraId="22553F72" w14:textId="1D732C5E">
+    <w:p w14:paraId="22553F72" w14:textId="1D732C5E" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00847DB8" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22553FEA" wp14:editId="4BD75044">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>106680</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1023620" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2"/>
@@ -6681,1668 +6570,1699 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1023620" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F73" w14:textId="6C33E208">
+    <w:p w14:paraId="22553F73" w14:textId="6C33E208" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Limehurst Community Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553F74" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Limehurst</w:t>
+        <w:t>Whitebank</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Community Primary School</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Road</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F75" w14:textId="77777777">
+    <w:p w14:paraId="22553F75" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="750"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00235B59">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Oldham</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F76" w14:textId="77777777">
+    <w:p w14:paraId="22553F76" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>OL8 3JQ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F77" w14:textId="77777777">
+    <w:p w14:paraId="22553F77" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F78" w14:textId="4B135515">
+    <w:p w14:paraId="22553F78" w14:textId="4B135515" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Telephone 0161 770</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>7220</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00DF006C" w:rsidP="00847DB8" w:rsidRDefault="00DF006C" w14:paraId="22553F7A" w14:textId="0E722700">
+    <w:p w14:paraId="22553F7A" w14:textId="0E722700" w:rsidR="00DF006C" w:rsidRPr="00847DB8" w:rsidRDefault="00DF006C" w:rsidP="00847DB8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14">
-        <w:r w:rsidRPr="00391045" w:rsidR="00847DB8">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00847DB8" w:rsidRPr="00391045">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>info@limehurst.oldham.sch.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F7B" w14:textId="77777777">
+    <w:p w14:paraId="22553F7B" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F7C" w14:textId="77777777">
+    <w:p w14:paraId="22553F7C" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00847DB8" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F7D" w14:textId="01B90182">
+    <w:p w14:paraId="22553F7D" w14:textId="01B90182" w:rsidR="00DF006C" w:rsidRPr="00847DB8" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete and return to the Headteacher </w:t>
       </w:r>
-      <w:r w:rsidRPr="00847DB8" w:rsidR="006F54A1">
+      <w:r w:rsidR="006F54A1" w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or Chair of Governors (dependent on complaint stage) </w:t>
       </w:r>
       <w:r w:rsidRPr="00847DB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>who will acknowledge receipt and explain what action will be taken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00D24EE9" w:rsidRDefault="00DF006C" w14:paraId="22553F7E" w14:textId="77777777">
+    <w:p w14:paraId="22553F7E" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00D24EE9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F7F" w14:textId="787BAB4D">
+    <w:p w14:paraId="22553F7F" w14:textId="787BAB4D" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Your name</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F80" w14:textId="77777777">
+    <w:p w14:paraId="22553F80" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="5D504DEE" w:rsidRDefault="00DF006C" w14:paraId="22553F81" w14:textId="5B209CD2">
+    <w:p w14:paraId="22553F81" w14:textId="5B209CD2" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pupil’s nam</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00847DB8">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">e: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00DF006C">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00235B59">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00235B59" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00847DB8">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00847DB8">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F82" w14:textId="77777777">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="22553F82" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="5D504DEE" w:rsidRDefault="00DF006C" w14:paraId="22553F83" w14:textId="0C102609">
+    <w:p w14:paraId="22553F83" w14:textId="0C102609" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Address: …………………………………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00847DB8">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……………………………………………</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D504DEE" w:rsidR="00847DB8">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F84" w14:textId="77777777">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="22553F84" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F85" w14:textId="6EDD4E6A">
+    <w:p w14:paraId="22553F85" w14:textId="6EDD4E6A" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">               …………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F86" w14:textId="77777777">
+    <w:p w14:paraId="22553F86" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F87" w14:textId="3B19F90C">
+    <w:p w14:paraId="22553F87" w14:textId="3B19F90C" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">               …………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F88" w14:textId="77777777">
+    <w:p w14:paraId="22553F88" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F89" w14:textId="268A0CE6">
+    <w:p w14:paraId="22553F89" w14:textId="268A0CE6" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Postcode</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00847DB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F8A" w14:textId="77777777">
+    <w:p w14:paraId="22553F8A" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00847DB8" w14:paraId="22553F8B" w14:textId="01AB5C0D">
+    <w:p w14:paraId="22553F8B" w14:textId="01AB5C0D" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00847DB8" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Best contact </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00DF006C">
+      <w:r w:rsidR="00DF006C" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>number: ……………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F8D" w14:textId="6E9BB007">
+    <w:p w14:paraId="22553F8D" w14:textId="6E9BB007" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43E8" w:rsidP="00DF006C" w:rsidRDefault="00CB43E8" w14:paraId="22553F8E" w14:textId="77777777">
+    <w:p w14:paraId="22553F8E" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB43E8" w:rsidP="00DF006C" w:rsidRDefault="00CB43E8" w14:paraId="22553F8F" w14:textId="77777777">
+    <w:p w14:paraId="22553F8F" w14:textId="77777777" w:rsidR="00CB43E8" w:rsidRDefault="00CB43E8" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F54A1" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F90" w14:textId="1D3B40FE">
+    <w:p w14:paraId="22553F9E" w14:textId="2D2EE350" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24EE9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D24EE9">
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Please</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+        <w:t xml:space="preserve"> give details of your complaint. If you have more than one </w:t>
+      </w:r>
+      <w:r w:rsidR="007D739F" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> give details of your complaint. If you have more than one </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="007D739F">
+        <w:t>complaint,</w:t>
+      </w:r>
+      <w:r w:rsidR="00274024" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>complaint,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D24EE9" w:rsidR="00274024">
+        <w:t xml:space="preserve"> please complete</w:t>
+      </w:r>
+      <w:r w:rsidR="005E547A" w:rsidRPr="00D24EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> please complete</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> an individual sheet for each complaint. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F91" w14:textId="77777777">
+      <w:r w:rsidR="00290B27">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lease attach additional sheets if required</w:t>
+      </w:r>
+      <w:r w:rsidR="00290B27">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15805E31" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F92" w14:textId="77777777">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C9C71F" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F93" w14:textId="77777777">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CF226E" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F94" w14:textId="77777777">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C94EF82" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F95" w14:textId="77777777">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3355E3" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553F96" w14:textId="77777777">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02448EF8" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="005E547A" w14:paraId="22553F9E" w14:textId="4264383D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B35C883" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553F9F" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="33C8B0B8" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B65728" w:rsidR="00DF006C" w:rsidP="00B65728" w:rsidRDefault="00DF006C" w14:paraId="22553FA0" w14:textId="648BD960">
+    <w:p w14:paraId="18301BFA" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181BC96F" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB20D96" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA3B258" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124A4784" w14:textId="77777777" w:rsidR="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773B9559" w14:textId="77777777" w:rsidR="00290B27" w:rsidRPr="00290B27" w:rsidRDefault="00290B27" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553F9F" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3840"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FA0" w14:textId="648BD960" w:rsidR="00DF006C" w:rsidRPr="00B65728" w:rsidRDefault="00DF006C" w:rsidP="00B65728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What action, if any, have you already taken to try and resolve your complaint.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA1" w14:textId="77777777">
+    <w:p w14:paraId="22553FA1" w14:textId="1922A37C" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00614C24" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24EE9">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF006C" w:rsidRPr="00D24EE9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>(Who did you speak to and what was the response?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA2" w14:textId="77777777">
+    <w:p w14:paraId="22553FA2" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA3" w14:textId="77777777">
+    <w:p w14:paraId="22553FA3" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA4" w14:textId="77777777">
+    <w:p w14:paraId="22553FA4" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA5" w14:textId="77777777">
+    <w:p w14:paraId="22553FA5" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA6" w14:textId="77777777">
+    <w:p w14:paraId="22553FA6" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA7" w14:textId="77777777">
+    <w:p w14:paraId="22553FA7" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA8" w14:textId="77777777">
+    <w:p w14:paraId="22553FAB" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FA9" w14:textId="77777777">
+    <w:p w14:paraId="22553FAC" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FAA" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00B65728" w:rsidR="00DF006C" w:rsidP="00B65728" w:rsidRDefault="00DF006C" w14:paraId="22553FB5" w14:textId="2A19E56C">
+    <w:p w14:paraId="22553FB5" w14:textId="2A19E56C" w:rsidR="00DF006C" w:rsidRPr="00B65728" w:rsidRDefault="00DF006C" w:rsidP="00B65728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What actions do you feel might resolve the problem at this stage?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FB6" w14:textId="77777777">
+    <w:p w14:paraId="22553FB6" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FB7" w14:textId="77777777">
+    <w:p w14:paraId="22553FB7" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FB8" w14:textId="77777777">
+    <w:p w14:paraId="22553FB8" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FB9" w14:textId="77777777">
+    <w:p w14:paraId="22553FB9" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FBA" w14:textId="77777777">
+    <w:p w14:paraId="22553FBB" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FBB" w14:textId="77777777">
+    <w:p w14:paraId="22553FBC" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FBC" w14:textId="77777777">
+    <w:p w14:paraId="22553FBD" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FBD" w14:textId="77777777">
+    <w:p w14:paraId="22553FBE" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FBE" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00B65728" w:rsidR="00DF006C" w:rsidP="00B65728" w:rsidRDefault="00DF006C" w14:paraId="22553FC8" w14:textId="774A775C">
+    <w:p w14:paraId="22553FC8" w14:textId="774A775C" w:rsidR="00DF006C" w:rsidRPr="00B65728" w:rsidRDefault="00DF006C" w:rsidP="00B65728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65728">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Are you attaching any paperwork? If so, please give details.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FC9" w14:textId="77777777">
+    <w:p w14:paraId="22553FC9" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D24EE9" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FCA" w14:textId="77777777">
+    <w:p w14:paraId="22553FCA" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00D24EE9" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FCB" w14:textId="77777777">
+    <w:p w14:paraId="22553FCB" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FCC" w14:textId="77777777">
+    <w:p w14:paraId="22553FCC" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FCD" w14:textId="77777777">
+    <w:p w14:paraId="22553FCD" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00D24EE9" w:rsidP="00DF006C" w:rsidRDefault="00D24EE9" w14:paraId="22553FCE" w14:textId="77777777">
+    <w:p w14:paraId="22553FCE" w14:textId="77777777" w:rsidR="00D24EE9" w:rsidRPr="00DF006C" w:rsidRDefault="00D24EE9" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00847DB8" w:rsidP="00DF006C" w:rsidRDefault="00847DB8" w14:paraId="13BE31FB" w14:textId="77777777">
+    <w:p w14:paraId="13BE31FB" w14:textId="77777777" w:rsidR="00847DB8" w:rsidRDefault="00847DB8" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B65728" w:rsidP="00DF006C" w:rsidRDefault="00B65728" w14:paraId="7F92D253" w14:textId="77777777">
+    <w:p w14:paraId="18071095" w14:textId="77777777" w:rsidR="00B65728" w:rsidRDefault="00B65728" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B65728" w:rsidP="00DF006C" w:rsidRDefault="00B65728" w14:paraId="743E09C6" w14:textId="77777777">
+    <w:p w14:paraId="2D884F63" w14:textId="77777777" w:rsidR="00B65728" w:rsidRDefault="00B65728" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B65728" w:rsidP="00DF006C" w:rsidRDefault="00B65728" w14:paraId="18071095" w14:textId="77777777">
+    <w:p w14:paraId="22553FCF" w14:textId="615A61AE" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00B65728" w:rsidP="00DF006C" w:rsidRDefault="00B65728" w14:paraId="2D884F63" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00847DB8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B59" w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FD0" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FCF" w14:textId="615A61AE">
+    <w:p w14:paraId="22553FD1" w14:textId="28882237" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Signature</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65728">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF006C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF006C" w:rsidR="00235B59">
+        <w:t xml:space="preserve"> ……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B59" w:rsidRPr="00DF006C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00B65728">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>……………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FD0" w14:textId="77777777">
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FD2" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FD1" w14:textId="28882237">
+    <w:p w14:paraId="7A68AE01" w14:textId="77777777" w:rsidR="00DB4268" w:rsidRDefault="00DB4268" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192B6FD1" w14:textId="77777777" w:rsidR="00DB4268" w:rsidRDefault="00DB4268" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295DC826" w14:textId="77777777" w:rsidR="00DB4268" w:rsidRDefault="00DB4268" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2052782D" w14:textId="77777777" w:rsidR="00DB4268" w:rsidRDefault="00DB4268" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D8AD1B" w14:textId="77777777" w:rsidR="00DB4268" w:rsidRDefault="00DB4268" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FD5" w14:textId="16D92121" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Official use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FD6" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FD7" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date and acknowledgement sent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FD8" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FD9" w14:textId="7FFCC472" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By </w:t>
+      </w:r>
+      <w:r w:rsidR="007D739F" w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>whom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FDA" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FDB" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Complaint referred to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FDC" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22553FDD" w14:textId="77777777" w:rsidR="00DF006C" w:rsidRPr="00DF006C" w:rsidRDefault="00DF006C" w:rsidP="00DF006C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF006C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22553FDE" w14:textId="77777777" w:rsidR="005E547A" w:rsidRPr="00DF006C" w:rsidRDefault="005E547A" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF006C">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FD2" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="22553FDF" w14:textId="77777777" w:rsidR="005E547A" w:rsidRPr="00DF006C" w:rsidRDefault="005E547A" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="00DF006C" w:rsidP="00DF006C" w:rsidRDefault="00DF006C" w14:paraId="22553FD5" w14:textId="0995671C">
-[...120 lines deleted...]
-    <w:p w:rsidRPr="00DF006C" w:rsidR="005E547A" w:rsidP="005E547A" w:rsidRDefault="005E547A" w14:paraId="22553FDE" w14:textId="77777777">
+    <w:p w14:paraId="22553FE0" w14:textId="77777777" w:rsidR="005E547A" w:rsidRPr="00DF006C" w:rsidRDefault="005E547A" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="005E547A" w:rsidP="005E547A" w:rsidRDefault="005E547A" w14:paraId="22553FDF" w14:textId="77777777">
+    <w:p w14:paraId="22553FE1" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRDefault="006F54A1" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF006C" w:rsidR="005E547A" w:rsidP="005E547A" w:rsidRDefault="005E547A" w14:paraId="22553FE0" w14:textId="77777777">
+    <w:p w14:paraId="22553FE2" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRDefault="006F54A1" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F54A1" w:rsidP="005E547A" w:rsidRDefault="006F54A1" w14:paraId="22553FE1" w14:textId="77777777">
+    <w:p w14:paraId="22553FE3" w14:textId="77777777" w:rsidR="006F54A1" w:rsidRDefault="006F54A1" w:rsidP="005E547A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3840"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F54A1" w:rsidP="005E547A" w:rsidRDefault="006F54A1" w14:paraId="22553FE2" w14:textId="77777777">
-[...40 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:p w14:paraId="22553FE5" w14:textId="77777777" w:rsidR="005E547A" w:rsidRPr="00DF006C" w:rsidRDefault="005E547A" w:rsidP="005E547A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005E547A" w:rsidRPr="00DF006C" w:rsidSect="000F5272">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="0A9E5B3F" w14:textId="77777777">
+    <w:p w14:paraId="10082973" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="6044657B" w14:textId="77777777">
+    <w:p w14:paraId="1874266E" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="0C6EF8F4" w14:textId="77777777"/>
+    <w:p w14:paraId="164ACADD" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8410,827 +8330,827 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="04A513B1" w14:textId="77777777">
+    <w:p w14:paraId="1A7D9617" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="7C04C9A7" w14:textId="77777777">
+    <w:p w14:paraId="47730AED" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="002118FE" w:rsidRDefault="002118FE" w14:paraId="7A658EA3" w14:textId="77777777"/>
+    <w:p w14:paraId="2648773E" w14:textId="77777777" w:rsidR="006C256E" w:rsidRDefault="006C256E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11E65390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2E83E72"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213F2457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E766C852"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B953BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0C0FA66"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398F726E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C428902"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="484D7173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24AE793A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54866542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE28C0E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76241922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA8A3A52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9292,409 +9212,419 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76991963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622EE062"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2106222326">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1264920176">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1549799944">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1681278380">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="308827816">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="884027532">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="802700849">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1091466313">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F5272"/>
+    <w:rsid w:val="0002563E"/>
     <w:rsid w:val="00030EEA"/>
     <w:rsid w:val="0003157E"/>
     <w:rsid w:val="000378F1"/>
     <w:rsid w:val="00062ABD"/>
     <w:rsid w:val="00067A11"/>
     <w:rsid w:val="000A1B81"/>
+    <w:rsid w:val="000A484A"/>
     <w:rsid w:val="000A686F"/>
     <w:rsid w:val="000B6E9F"/>
     <w:rsid w:val="000D0623"/>
     <w:rsid w:val="000D73DD"/>
     <w:rsid w:val="000F5272"/>
     <w:rsid w:val="0012594E"/>
     <w:rsid w:val="00156551"/>
     <w:rsid w:val="00177FF3"/>
     <w:rsid w:val="001A1866"/>
     <w:rsid w:val="001A6392"/>
     <w:rsid w:val="001D2C0C"/>
     <w:rsid w:val="001E6CAB"/>
     <w:rsid w:val="002043D3"/>
     <w:rsid w:val="002118FE"/>
     <w:rsid w:val="00235B59"/>
     <w:rsid w:val="00237A54"/>
     <w:rsid w:val="00252CB9"/>
     <w:rsid w:val="00261A0A"/>
     <w:rsid w:val="00274024"/>
     <w:rsid w:val="00274806"/>
+    <w:rsid w:val="00290B27"/>
     <w:rsid w:val="002A74D1"/>
     <w:rsid w:val="002B10E9"/>
     <w:rsid w:val="002C1E5E"/>
     <w:rsid w:val="002D3AAF"/>
     <w:rsid w:val="002D6EFE"/>
     <w:rsid w:val="002D72F1"/>
     <w:rsid w:val="002F2C92"/>
     <w:rsid w:val="003251C3"/>
     <w:rsid w:val="00344CAB"/>
     <w:rsid w:val="00361C6F"/>
     <w:rsid w:val="003758ED"/>
     <w:rsid w:val="00423889"/>
     <w:rsid w:val="00427F40"/>
     <w:rsid w:val="00465337"/>
     <w:rsid w:val="00490FF3"/>
     <w:rsid w:val="00495C0B"/>
     <w:rsid w:val="004F4CEC"/>
     <w:rsid w:val="00502391"/>
     <w:rsid w:val="00516083"/>
     <w:rsid w:val="00524C95"/>
     <w:rsid w:val="005264C8"/>
     <w:rsid w:val="00556B24"/>
+    <w:rsid w:val="005C0BE0"/>
     <w:rsid w:val="005E4E32"/>
     <w:rsid w:val="005E547A"/>
     <w:rsid w:val="00610A96"/>
+    <w:rsid w:val="00614C24"/>
     <w:rsid w:val="00620694"/>
     <w:rsid w:val="00643209"/>
     <w:rsid w:val="00645399"/>
+    <w:rsid w:val="00650304"/>
     <w:rsid w:val="00655A97"/>
     <w:rsid w:val="006608D9"/>
     <w:rsid w:val="00681010"/>
     <w:rsid w:val="006B48F9"/>
     <w:rsid w:val="006B687C"/>
+    <w:rsid w:val="006C256E"/>
     <w:rsid w:val="006C6C3E"/>
     <w:rsid w:val="006F54A1"/>
     <w:rsid w:val="006F5CD5"/>
     <w:rsid w:val="00702060"/>
     <w:rsid w:val="00734783"/>
     <w:rsid w:val="0073659C"/>
     <w:rsid w:val="0073753E"/>
     <w:rsid w:val="0075473B"/>
     <w:rsid w:val="00765B7E"/>
+    <w:rsid w:val="00783420"/>
     <w:rsid w:val="00795450"/>
     <w:rsid w:val="007A41C1"/>
     <w:rsid w:val="007B5362"/>
     <w:rsid w:val="007C671C"/>
     <w:rsid w:val="007D739F"/>
     <w:rsid w:val="00827A30"/>
     <w:rsid w:val="008439DA"/>
     <w:rsid w:val="00847DB8"/>
     <w:rsid w:val="00857B12"/>
     <w:rsid w:val="00865491"/>
     <w:rsid w:val="00876118"/>
     <w:rsid w:val="008955FB"/>
     <w:rsid w:val="008A6EBE"/>
     <w:rsid w:val="008E3185"/>
     <w:rsid w:val="008F2687"/>
     <w:rsid w:val="008F4509"/>
     <w:rsid w:val="00913F24"/>
     <w:rsid w:val="00944DA8"/>
     <w:rsid w:val="0095647C"/>
     <w:rsid w:val="00957696"/>
     <w:rsid w:val="00973F0B"/>
     <w:rsid w:val="00976C13"/>
     <w:rsid w:val="009B4B2D"/>
     <w:rsid w:val="009E2FAA"/>
     <w:rsid w:val="00A40350"/>
     <w:rsid w:val="00A44492"/>
     <w:rsid w:val="00A61AFB"/>
     <w:rsid w:val="00A74154"/>
     <w:rsid w:val="00A74AB0"/>
     <w:rsid w:val="00A77692"/>
     <w:rsid w:val="00A848E4"/>
     <w:rsid w:val="00AB3BDB"/>
     <w:rsid w:val="00AC5B26"/>
+    <w:rsid w:val="00AC5D10"/>
     <w:rsid w:val="00AC64F4"/>
     <w:rsid w:val="00B02B52"/>
     <w:rsid w:val="00B05DF7"/>
     <w:rsid w:val="00B27A97"/>
     <w:rsid w:val="00B5071E"/>
     <w:rsid w:val="00B646B4"/>
     <w:rsid w:val="00B65728"/>
     <w:rsid w:val="00B87E5B"/>
     <w:rsid w:val="00BB583F"/>
     <w:rsid w:val="00BE076B"/>
     <w:rsid w:val="00C33C83"/>
     <w:rsid w:val="00C34E0A"/>
     <w:rsid w:val="00C524A1"/>
     <w:rsid w:val="00C816CD"/>
     <w:rsid w:val="00CB43E8"/>
+    <w:rsid w:val="00CE08F8"/>
     <w:rsid w:val="00D109A9"/>
     <w:rsid w:val="00D16C33"/>
     <w:rsid w:val="00D24220"/>
     <w:rsid w:val="00D24EE9"/>
     <w:rsid w:val="00D3746E"/>
     <w:rsid w:val="00D47C4F"/>
     <w:rsid w:val="00D63D26"/>
     <w:rsid w:val="00D73470"/>
     <w:rsid w:val="00D83805"/>
     <w:rsid w:val="00D95530"/>
     <w:rsid w:val="00D95B64"/>
     <w:rsid w:val="00DB1115"/>
     <w:rsid w:val="00DB312F"/>
+    <w:rsid w:val="00DB4268"/>
     <w:rsid w:val="00DC5424"/>
     <w:rsid w:val="00DD2AE3"/>
     <w:rsid w:val="00DD3EAB"/>
     <w:rsid w:val="00DD6D67"/>
     <w:rsid w:val="00DF006C"/>
     <w:rsid w:val="00DF0852"/>
     <w:rsid w:val="00E0439A"/>
     <w:rsid w:val="00E17133"/>
     <w:rsid w:val="00E2038F"/>
     <w:rsid w:val="00E41D24"/>
     <w:rsid w:val="00E44FD0"/>
     <w:rsid w:val="00E612A9"/>
     <w:rsid w:val="00EB7DFD"/>
     <w:rsid w:val="00ED50B0"/>
     <w:rsid w:val="00ED687A"/>
     <w:rsid w:val="00ED793F"/>
     <w:rsid w:val="00F1068C"/>
     <w:rsid w:val="00F17892"/>
     <w:rsid w:val="00F2360C"/>
     <w:rsid w:val="00F24885"/>
     <w:rsid w:val="00F46F7D"/>
     <w:rsid w:val="00F52592"/>
     <w:rsid w:val="00F54791"/>
     <w:rsid w:val="00F875C4"/>
     <w:rsid w:val="00F967DF"/>
     <w:rsid w:val="00FA3015"/>
     <w:rsid w:val="00FA759C"/>
     <w:rsid w:val="00FB23E9"/>
     <w:rsid w:val="00FB2F3D"/>
     <w:rsid w:val="00FB3150"/>
     <w:rsid w:val="00FB3985"/>
     <w:rsid w:val="00FB4616"/>
     <w:rsid w:val="4DD7EA01"/>
-    <w:rsid w:val="5D504DEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22553E9A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3982FD98-37DD-4ED9-BAEA-3FEC6E5376FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9716,73 +9646,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9825,52 +9755,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -9931,108 +9861,108 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D24EE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00E0439A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B48F9"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB"/>
@@ -10060,148 +9990,149 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="002B10E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00235B59"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3Policytitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3Policytitle">
     <w:name w:val="3 Policy title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0003157E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00D24EE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
     <w:name w:val="Title 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Title1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00D24EE9"/>
     <w:pPr>
       <w:keepLines/>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:u w:val="none"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Title1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
     <w:name w:val="Title 1 Char"/>
     <w:link w:val="Title1"/>
     <w:rsid w:val="00D24EE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D24EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B65728"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@pcaw.co.uk" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/school-discipline-exclusions/exclusions" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@limehurst.oldham.sch.uk" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helpline@pcaw.co.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.uk/school-discipline-exclusions/exclusions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@limehurst.oldham.sch.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -10473,75 +10404,72 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007BDB6CA66E53A94480E317F9F1B545F3" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5d3e0dbee26ee8b7f8d4a1947bc05f4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="863ab9eb-e574-4726-ba43-111249d98f10" xmlns:ns3="73679291-9743-474b-9778-44558946823f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caa06839648569a814579cab064748ba" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007BDB6CA66E53A94480E317F9F1B545F3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f9bb9dcda321f0954951cd94dabce15">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="863ab9eb-e574-4726-ba43-111249d98f10" xmlns:ns3="73679291-9743-474b-9778-44558946823f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b82e89548cfb493967e30cc1f021316" ns2:_="" ns3:_="">
     <xsd:import namespace="863ab9eb-e574-4726-ba43-111249d98f10"/>
     <xsd:import namespace="73679291-9743-474b-9778-44558946823f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="863ab9eb-e574-4726-ba43-111249d98f10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -10596,65 +10524,50 @@
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...13 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10733,76 +10646,113 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="73679291-9743-474b-9778-44558946823f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="863ab9eb-e574-4726-ba43-111249d98f10" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68DFA657-413D-45FA-A3BC-6830A429235A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48ECB74F-A703-43F4-9674-2205598A6A33}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04B91F45-AA95-4CB4-BE77-BA4F159B5B37}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="863ab9eb-e574-4726-ba43-111249d98f10"/>
+    <ds:schemaRef ds:uri="73679291-9743-474b-9778-44558946823f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62479DB-2AEC-4D02-9B33-6038E1BEAE2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="73679291-9743-474b-9778-44558946823f"/>
     <ds:schemaRef ds:uri="863ab9eb-e574-4726-ba43-111249d98f10"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>2550</Words>
+  <Characters>14539</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>School Complaints Procedure</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Unity</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>17055</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>School Complaints Procedure</dc:title>
   <dc:subject/>
   <dc:creator>Lynne</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BDB6CA66E53A94480E317F9F1B545F3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>